--- v0 (2025-12-22)
+++ v1 (2026-10-05)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3FBA5043" w14:textId="55180F54" w:rsidR="000B6B05" w:rsidRPr="004102D2" w:rsidRDefault="000B6B05" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004102D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research Article</w:t>
@@ -123,123 +124,99 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mechanical harvester route planning for sugarcane field operations using particle swarm optimization </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45772F64" w14:textId="77777777" w:rsidR="00197EE2" w:rsidRPr="00197EE2" w:rsidRDefault="00197EE2" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Woraya</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="008D6CB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Neungmatcha</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Neungmatcha and Kanchana</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>Sethanan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0861F216" w14:textId="77777777" w:rsidR="000B6B05" w:rsidRDefault="00197EE2" w:rsidP="00F03FA4">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -249,123 +226,83 @@
       </w:r>
       <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unit on System Modeling for Industry, Department of Industrial Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Faculty of Engineering,  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, Faculty of Engineering,  Khon</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Khon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kaen University, Khon</w:t>
+      </w:r>
       <w:r w:rsidR="008D6CB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00197EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kaen</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">, 40002, Thailand. </w:t>
+        <w:t xml:space="preserve">Kaen, 40002, Thailand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3090F8E8" w14:textId="77777777" w:rsidR="00197EE2" w:rsidRPr="000B6B05" w:rsidRDefault="000B6B05" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6B05">
         <w:rPr>
           <w:rStyle w:val="af"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="008D6CB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2243,64 +2180,62 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="8" w:type="dxa"/>
               <w:left w:w="8" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B81C0B2" w14:textId="77777777" w:rsidR="00680766" w:rsidRPr="00C62714" w:rsidRDefault="00680766" w:rsidP="00F03FA4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C62714">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="8" w:type="dxa"/>
               <w:left w:w="8" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BCA68D2" w14:textId="77777777" w:rsidR="00680766" w:rsidRPr="00C62714" w:rsidRDefault="00680766" w:rsidP="00F03FA4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3566,51 +3501,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C79DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7. References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D53C8F6" w14:textId="77777777" w:rsidR="003C3987" w:rsidRPr="003C3987" w:rsidRDefault="003C3987" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="625135FE" w14:textId="77777777" w:rsidR="00561860" w:rsidRDefault="009F30E2" w:rsidP="00F03FA4">
+    <w:p w14:paraId="625135FE" w14:textId="5199BD83" w:rsidR="00561860" w:rsidRDefault="009F30E2" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005C79DA" w:rsidRPr="00561860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reference</w:t>
@@ -3804,50 +3739,60 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00561860" w:rsidRPr="00561860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the last number which appear in the reference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list</w:t>
       </w:r>
       <w:r w:rsidR="00561860" w:rsidRPr="00561860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="001E4025" w:rsidRPr="001E4025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please provide the DOI number or a direct link through which the article can be accessed.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="60914D0E" w14:textId="77777777" w:rsidR="00587870" w:rsidRDefault="00587870" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4145EE9F" w14:textId="77777777" w:rsidR="00587870" w:rsidRDefault="00587870" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3889,174 +3834,111 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal/Article </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E0301D" w14:textId="3DEDD7F2" w:rsidR="00991A67" w:rsidRPr="00991A67" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors. Title of article. Title of Journal. </w:t>
-[...8 lines deleted...]
-        <w:t>Year</w:t>
+        <w:t>Authors. Title of article. Title of Journal. Year</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;Vol</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.(No.):Page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA2A705" w14:textId="77777777" w:rsidR="00DB1D45" w:rsidRPr="001B5263" w:rsidRDefault="00DB1D45" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidR="00991A67" w:rsidRPr="001B5263">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> control of </w:t>
+        <w:t xml:space="preserve">Mostofinejad D, Khozaei K. Effect of GM patterns on ductility and debonding control of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6058CADD" w14:textId="622FB800" w:rsidR="00FC2EF4" w:rsidRDefault="00DB1D45" w:rsidP="00FC2EF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FRP sheets in RC strengthened beams. </w:t>
       </w:r>
       <w:r w:rsidR="00991A67" w:rsidRPr="001B5263">
@@ -4143,51 +4025,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64209888" w14:textId="4D6BCD79" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00FC2EF4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Book </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5770D4A1" w14:textId="37748BE5" w:rsidR="00FC2EF4" w:rsidRPr="001B5263" w:rsidRDefault="00FC2EF4" w:rsidP="00FC2EF4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors. Title of book. Edition. Place of publication:</w:t>
       </w:r>
       <w:r w:rsidR="000348BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4202,100 +4083,82 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Publisher; Year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27148F79" w14:textId="77777777" w:rsidR="00587870" w:rsidRDefault="00991A67" w:rsidP="00F03FA4">
       <w:pPr>
         <w:pStyle w:val="Els-numlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="240"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="11"/>
+      <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
+      <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidR="001B5263">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
+        <w:commentReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00587870" w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Murray PR, Rosenthal KS, Kobayashi GS, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> MA. Medical microbiology. 4</w:t>
+        <w:t>Murray PR, Rosenthal KS, Kobayashi GS, Pfaller MA. Medical microbiology. 4</w:t>
       </w:r>
       <w:r w:rsidR="00587870" w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00587870" w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed. St. Louis: Mosby; 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A38C8F" w14:textId="45E282BE" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00FC2EF4">
       <w:pPr>
         <w:pStyle w:val="Els-numlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -4361,131 +4224,87 @@
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edition. Place of publication: Publisher; Year. Page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD0D40C" w14:textId="77777777" w:rsidR="00587870" w:rsidRDefault="00182BDB" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">[3] </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
+        <w:commentReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meltzer PS, </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> KW, editors. The genetic basis of human cancer. New York: McGraw-Hill; 2002. p. 93-113.</w:t>
+        <w:t>Meltzer PS, Kallioniemi A, Trent JM. Chromosome alterations in human solid tumors. In: Vogelstein B, Kinzler KW, editors. The genetic basis of human cancer. New York: McGraw-Hill; 2002. p. 93-113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BF625A" w14:textId="19921C2D" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4520,163 +4339,85 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conference; place of conference. Place of publication: Publisher; Year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1863A7F4" w14:textId="77777777" w:rsidR="00561860" w:rsidRDefault="00182BDB" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="13"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[4] </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
+        <w:commentReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Harnden</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> Conference; 2001 Sep 13-15; Leeds, UK. New York: Springer; 2002.</w:t>
+        <w:t>Harnden P, Joffe JK, Jones WG, editors. Germ cell tumours V. Proceedings of the 5th Germ Cell Tumour Conference; 2001 Sep 13-15; Leeds, UK. New York: Springer; 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0E4E88" w14:textId="77777777" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4704,52 +4445,50 @@
       </w:r>
       <w:r w:rsidR="000348BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>title; date of conference; place of conference. Place of publication:</w:t>
       </w:r>
       <w:r w:rsidR="000348BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Publisher; Year. Page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422EFC14" w14:textId="37C21209" w:rsidR="00561860" w:rsidRDefault="00182BDB" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00182BDB">
@@ -4763,161 +4502,51 @@
       <w:commentRangeEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Christensen S, </w:t>
-[...109 lines deleted...]
-        <w:t>, Ireland. Berlin: Springer; 2002. p. 182-91.</w:t>
+        <w:t>Christensen S, Oppacher F. An analysis of Koza's computational effort statistic for genetic programming. In: Foster JA, Lutton E, Miller J, Ryan C, Tettamanzi AG, editors. Proceedings of the 5th European Conference on Genetic Programming; 2002 Apr 3-5; Kinsdale, Ireland. Berlin: Springer; 2002. p. 182-91.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A76675" w14:textId="77777777" w:rsidR="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3346FEE0" w14:textId="77777777" w:rsidR="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
@@ -4951,51 +4580,50 @@
     </w:p>
     <w:p w14:paraId="230987AF" w14:textId="77777777" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Thesis/Dissertation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5731E839" w14:textId="05D0C570" w:rsidR="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors. Title [thesis/dissertation]. Place of</w:t>
       </w:r>
@@ -5024,71 +4652,59 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[6] </w:t>
       </w:r>
       <w:commentRangeEnd w:id="16"/>
       <w:r w:rsidR="00744F21">
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:commentReference w:id="16"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Borkowski</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> MM. Infant sleep and feeding: a telephone survey of Hispanic Americans [dissertation]. Mount Pleasant (MI): Central Michigan University; 2002.</w:t>
+        <w:t>Borkowski MM. Infant sleep and feeding: a telephone survey of Hispanic Americans [dissertation]. Mount Pleasant (MI): Central Michigan University; 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11720463" w14:textId="77777777" w:rsidR="00FC2EF4" w:rsidRPr="00FC2EF4" w:rsidRDefault="00FC2EF4" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5157,69 +4773,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[7]</w:t>
       </w:r>
       <w:commentRangeEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:commentReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith P, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> K. Payment for durable medical</w:t>
+        <w:t>Smith P, Golladay K. Payment for durable medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2EF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equipment billed during skilled nursing facility stays. Final report. Dallas:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5277,69 +4875,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECEADCA" w14:textId="1CCBE384" w:rsidR="00FC2764" w:rsidRDefault="00057848" w:rsidP="00FC2764">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Author/</w:t>
-[...17 lines deleted...]
-        <w:t>/Organizer. Title of webpage</w:t>
+        <w:t>Author/Departmant/Organizer. Title of webpage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Internet]. Place: Publisher; Year [cited date of cited]. Available form: URL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762F0083" w14:textId="45DD4AE8" w:rsidR="00845525" w:rsidRPr="00845525" w:rsidRDefault="00845525" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
@@ -5458,69 +5038,51 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F175A3" w14:textId="0F580FE4" w:rsidR="00FC2764" w:rsidRDefault="00057848" w:rsidP="00FC2764">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Author/</w:t>
-[...17 lines deleted...]
-        <w:t>/Organizer. Title of webpage</w:t>
+        <w:t>Author/Departmant/Organizer. Title of webpage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Angsana New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Internet]. Year [cited date of cited]. Available form: URL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04338A45" w14:textId="2C19BC60" w:rsidR="00845525" w:rsidRPr="00845525" w:rsidRDefault="00845525" w:rsidP="00F03FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="420" w:hanging="420"/>
@@ -5595,76 +5157,86 @@
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004102D2" w:rsidSect="00852A93">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1134" w:footer="1440" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="274"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:comment w:id="0" w:author="..." w:date="2015-06-29T10:57:00Z" w:initials="H">
-    <w:p w14:paraId="782E6BD8" w14:textId="77777777" w:rsidR="00A445DB" w:rsidRPr="000B6B05" w:rsidRDefault="00A445DB" w:rsidP="00A445DB">
+    <w:p w14:paraId="782E6BD8" w14:textId="78607CE2" w:rsidR="00A445DB" w:rsidRPr="000B6B05" w:rsidRDefault="00A445DB" w:rsidP="00A445DB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="001E4025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
       <w:r w:rsidRPr="000B6B05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Write the paper category: Research </w:t>
+        <w:t xml:space="preserve"> the paper category: Research </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000B6B05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Article  or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000B6B05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review Article.</w:t>
       </w:r>
     </w:p>
   </w:comment>
@@ -5903,231 +5475,163 @@
   </w:comment>
   <w:comment w:id="2" w:author="..." w:date="2015-06-19T09:42:00Z" w:initials="H">
     <w:p w14:paraId="2D79BC0F" w14:textId="77777777" w:rsidR="00197EE2" w:rsidRPr="00BA018C" w:rsidRDefault="00197EE2">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA018C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Times New Roman</w:t>
+        <w:t>12 pt Times New Roman</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="..." w:date="2015-06-19T09:42:00Z" w:initials="H">
     <w:p w14:paraId="3230606B" w14:textId="77777777" w:rsidR="00197EE2" w:rsidRPr="00BA018C" w:rsidRDefault="00197EE2">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA018C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Times New Roman</w:t>
+        <w:t>12 pt Times New Roman</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="..." w:date="2015-06-19T09:42:00Z" w:initials="H">
     <w:p w14:paraId="04EFC1F7" w14:textId="77777777" w:rsidR="00197EE2" w:rsidRPr="00BA018C" w:rsidRDefault="00197EE2">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00BA018C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Times New Roman</w:t>
+        <w:t>12 pt Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA018C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA018C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bold</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="..." w:date="2015-06-18T16:23:00Z" w:initials="H">
-    <w:p w14:paraId="7CF0D314" w14:textId="77777777" w:rsidR="005F164B" w:rsidRPr="005F164B" w:rsidRDefault="005F164B">
+    <w:p w14:paraId="7CF0D314" w14:textId="2613F540" w:rsidR="005F164B" w:rsidRPr="005F164B" w:rsidRDefault="005F164B">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E4025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="007900A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>primary</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> heading; in bold; hierarchically numbered</w:t>
+        <w:t>rimary heading; in bold; hierarchically numbered</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="..." w:date="2015-06-18T16:25:00Z" w:initials="H">
     <w:p w14:paraId="3DDEA8DE" w14:textId="77777777" w:rsidR="007900A8" w:rsidRPr="007900A8" w:rsidRDefault="007900A8">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="007900A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6225,128 +5729,128 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76A1CDEB" w14:textId="77777777" w:rsidR="00680766" w:rsidRDefault="00680766" w:rsidP="00680766">
       <w:pPr>
         <w:pStyle w:val="ab"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC20F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Avoid vertical lines and unnecessary horizontal lines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38659D64" w14:textId="77777777" w:rsidR="00680766" w:rsidRDefault="00680766" w:rsidP="00680766">
       <w:pPr>
         <w:pStyle w:val="ab"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="..." w:date="2015-06-19T10:26:00Z" w:initials="H">
+  <w:comment w:id="11" w:author="..." w:date="2015-06-19T10:26:00Z" w:initials="H">
     <w:p w14:paraId="1EE3F578" w14:textId="77777777" w:rsidR="00991A67" w:rsidRPr="00991A67" w:rsidRDefault="00991A67">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00991A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reference to a journal publication</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="..." w:date="2015-06-19T11:24:00Z" w:initials="H">
+  <w:comment w:id="12" w:author="..." w:date="2015-06-19T11:24:00Z" w:initials="H">
     <w:p w14:paraId="2A4CAC53" w14:textId="77777777" w:rsidR="001B5263" w:rsidRPr="001B5263" w:rsidRDefault="001B5263" w:rsidP="001B5263">
       <w:pPr>
         <w:pStyle w:val="Els-numlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="001B5263">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reference to a textbook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7BBAAD" w14:textId="77777777" w:rsidR="001B5263" w:rsidRPr="001B5263" w:rsidRDefault="001B5263">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="..." w:date="2015-06-30T08:57:00Z" w:initials="H">
+  <w:comment w:id="13" w:author="..." w:date="2015-06-30T08:57:00Z" w:initials="H">
     <w:p w14:paraId="57B56679" w14:textId="77777777" w:rsidR="00182BDB" w:rsidRPr="00182BDB" w:rsidRDefault="00182BDB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6362,51 +5866,51 @@
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rStyle w:val="af2"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Chapter in a book</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="..." w:date="2015-06-19T11:28:00Z" w:initials="H">
+  <w:comment w:id="14" w:author="..." w:date="2015-06-19T11:28:00Z" w:initials="H">
     <w:p w14:paraId="652911D0" w14:textId="77777777" w:rsidR="00182BDB" w:rsidRPr="00182BDB" w:rsidRDefault="00182BDB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00182BDB">
         <w:rPr>
           <w:rStyle w:val="af2"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6859,51 +6363,51 @@
         </w:pPr>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000348BA" w:rsidRPr="000348BA">
+        <w:r w:rsidR="001E4025" w:rsidRPr="001E4025">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="th-TH"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7CC6E34A" w14:textId="77777777" w:rsidR="00E8558A" w:rsidRDefault="00E8558A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
@@ -6939,51 +6443,51 @@
         </w:pPr>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000348BA" w:rsidRPr="000348BA">
+        <w:r w:rsidR="001E4025" w:rsidRPr="001E4025">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="th-TH"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E3F3317" w14:textId="77777777" w:rsidR="00E8558A" w:rsidRDefault="00E8558A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
@@ -7019,51 +6523,51 @@
         </w:pPr>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000348BA" w:rsidRPr="000348BA">
+        <w:r w:rsidR="001E4025" w:rsidRPr="001E4025">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="th-TH"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00E8558A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16C57ACA" w14:textId="77777777" w:rsidR="00E8558A" w:rsidRDefault="00E8558A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
@@ -8072,92 +7576,93 @@
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:person w15:author="admin">
     <w15:presenceInfo w15:providerId="None" w15:userId="admin"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="166"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C46F10"/>
     <w:rsid w:val="00012FAE"/>
     <w:rsid w:val="000348BA"/>
     <w:rsid w:val="00057848"/>
     <w:rsid w:val="000B6B05"/>
     <w:rsid w:val="00113CAF"/>
     <w:rsid w:val="00163DE1"/>
     <w:rsid w:val="00182BDB"/>
     <w:rsid w:val="001874A5"/>
     <w:rsid w:val="00197EE2"/>
     <w:rsid w:val="001A0CBC"/>
     <w:rsid w:val="001A3B87"/>
     <w:rsid w:val="001B5263"/>
+    <w:rsid w:val="001E4025"/>
     <w:rsid w:val="00236A97"/>
     <w:rsid w:val="00242957"/>
     <w:rsid w:val="00287D08"/>
     <w:rsid w:val="002D3FA5"/>
     <w:rsid w:val="002E01C2"/>
     <w:rsid w:val="002E3D9B"/>
     <w:rsid w:val="002E752D"/>
     <w:rsid w:val="00315246"/>
     <w:rsid w:val="00322F09"/>
     <w:rsid w:val="00340893"/>
     <w:rsid w:val="003477B2"/>
     <w:rsid w:val="003C3987"/>
     <w:rsid w:val="003C6074"/>
     <w:rsid w:val="004102D2"/>
     <w:rsid w:val="00460AB4"/>
     <w:rsid w:val="00466DA3"/>
     <w:rsid w:val="00472A03"/>
     <w:rsid w:val="004D4DF2"/>
     <w:rsid w:val="004E24FB"/>
     <w:rsid w:val="004F3B5A"/>
     <w:rsid w:val="00522D43"/>
     <w:rsid w:val="00532DAA"/>
     <w:rsid w:val="00536123"/>
     <w:rsid w:val="00561860"/>
     <w:rsid w:val="00571165"/>
@@ -8239,51 +7744,51 @@
     <w:rsid w:val="00F03FA4"/>
     <w:rsid w:val="00FB5804"/>
     <w:rsid w:val="00FB6F3A"/>
     <w:rsid w:val="00FC2764"/>
     <w:rsid w:val="00FC2EF4"/>
     <w:rsid w:val="00FD257C"/>
     <w:rsid w:val="00FD5A96"/>
     <w:rsid w:val="00FD757D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B880E83"/>
   <w15:docId w15:val="{04AB18E6-D023-4328-801D-06D983160E18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -9442,85 +8947,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3E37EC-BF5B-4C5C-BCF6-BE0510D7DB68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DB65C92-3D1F-406E-9A5B-DBC05B31F4C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1013</Words>
-  <Characters>5775</Characters>
+  <Words>1026</Words>
+  <Characters>5851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Khon Kaen University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6775</CharactersWithSpaces>
+  <CharactersWithSpaces>6864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>...</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>7af28c51-27c1-49df-8ca4-2c35f8a1b029</vt:lpwstr>
+  </property>
+</Properties>
+</file>